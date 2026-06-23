--- v0 (2026-05-10)
+++ v1 (2026-06-23)
@@ -1,60 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="410685FA" w14:textId="77777777" w:rsidR="007D2CC6" w:rsidRPr="00B73F77" w:rsidRDefault="00B73F77" w:rsidP="00B73F77">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -265,54 +269,54 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D94B3C">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="C0504D" w:themeColor="accent2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="762CFF86" wp14:editId="3753AB12">
             <wp:extent cx="366712" cy="366712"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Graphique 1" descr="Avertissement"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Warning.svg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm flipH="1">
                       <a:off x="0" y="0"/>
                       <a:ext cx="373835" cy="373835"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00D94B3C">
         <w:rPr>
           <w:color w:val="C0504D" w:themeColor="accent2"/>
@@ -396,51 +400,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5C9BFAD8" w14:textId="77777777" w:rsidR="00D94B3C" w:rsidRPr="00D94B3C" w:rsidRDefault="00D94B3C" w:rsidP="00D94B3C"/>
     <w:p w14:paraId="66F3141F" w14:textId="77777777" w:rsidR="00D94B3C" w:rsidRPr="00D94B3C" w:rsidRDefault="00D94B3C" w:rsidP="00D94B3C">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="C0504D" w:themeColor="accent2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D94B3C">
         <w:rPr>
           <w:color w:val="C0504D" w:themeColor="accent2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">VOIR </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00406522" w:rsidRPr="00BD3CBF">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>https://extranet.experts-comptables.org/article/protection-des-donnees-personnelles</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1657D96F" w14:textId="77777777" w:rsidR="00D94B3C" w:rsidRPr="00D94B3C" w:rsidRDefault="00D94B3C" w:rsidP="00D94B3C"/>
     <w:p w14:paraId="433D2794" w14:textId="77777777" w:rsidR="007D2CC6" w:rsidRDefault="007D2CC6" w:rsidP="0009484F">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:pBdr>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C2431B5" w14:textId="77777777" w:rsidR="007D2CC6" w:rsidRDefault="007D2CC6" w:rsidP="0009484F">
       <w:pPr>
@@ -2555,401 +2559,410 @@
           <w:color w:val="9C1E22"/>
           <w:spacing w:val="5"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>- RESPONSABILITE CIVILE</w:t>
       </w:r>
       <w:r w:rsidR="00A43633">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:color w:val="9C1E22"/>
           <w:spacing w:val="5"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> PROFESSIONNELLE</w:t>
       </w:r>
       <w:r w:rsidR="008C561A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:color w:val="9C1E22"/>
           <w:spacing w:val="5"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> DE L’EXPERT-COMPTABLE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62F396D6" w14:textId="77777777" w:rsidR="00D8249E" w:rsidRPr="00A13F87" w:rsidRDefault="00A43633" w:rsidP="00A13F87">
+    <w:p w14:paraId="62F396D6" w14:textId="4D37C8CC" w:rsidR="00D8249E" w:rsidRPr="00A13F87" w:rsidRDefault="00E33B35" w:rsidP="00A13F87">
       <w:pPr>
         <w:spacing w:after="300"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:color w:val="9C1E22"/>
           <w:spacing w:val="5"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="005170C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Toute action en justice mettant en cause la responsabilité civile professionnelle de l’expert-comptable se prescrit par un délai de xx</w:t>
+      </w:r>
+      <w:r w:rsidR="00452622">
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="005170C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. Le point de départ du délai du délai court à compter du jour où celui qui se plaint d’un manquement contractuel aura eu connaissance ou aurait dû connaître le caractère prétendument défaillant des travaux réalisés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35EE799E" w14:textId="77777777" w:rsidR="00CD36D6" w:rsidRPr="00D8249E" w:rsidRDefault="00CD36D6" w:rsidP="00D8249E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18BC6F21" w14:textId="77777777" w:rsidR="00D8249E" w:rsidRDefault="003372ED" w:rsidP="00D8249E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>L</w:t>
-[...51 lines deleted...]
-      <w:r w:rsidR="008C561A">
+        <w:lastRenderedPageBreak/>
+        <w:t>Les parties s’engagent à s’informer dans les meilleurs délais de tout évènement de nature ou susceptible d’avoir une incidence sur le respect de leurs obligations dans le cadre des présentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FFFF878" w14:textId="77777777" w:rsidR="003372ED" w:rsidRDefault="003372ED" w:rsidP="00D8249E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69EBBEE6" w14:textId="2F8E560B" w:rsidR="00C907EB" w:rsidRDefault="00C907EB" w:rsidP="00D8249E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F1D18">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">La responsabilité contractuelle de l’expert-comptable, pour toutes les conséquences dommageables </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC7463">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">de(s) </w:t>
+      </w:r>
+      <w:r w:rsidR="00096441">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(la) </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC7463">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>mission(s) visée(s) dans la lettre de mission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1D18">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, est limitée à un plafond de …… euros</w:t>
+      </w:r>
+      <w:r w:rsidR="00961037">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="35EE799E" w14:textId="77777777" w:rsidR="00CD36D6" w:rsidRPr="00D8249E" w:rsidRDefault="00CD36D6" w:rsidP="00D8249E">
+      <w:r w:rsidR="00961037" w:rsidRPr="005170C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Pour l’application de cette clause, sera considérée comme une même mission, l’ensemble des prestations énoncées dans la lettre de mission et ses avenants même si leurs conséquences ont un effet dommageable sur plusieurs exercices</w:t>
+      </w:r>
+      <w:r w:rsidR="00961037" w:rsidRPr="0067717F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00961037" w:rsidRPr="0067717F">
+        <w:rPr>
+          <w:rStyle w:val="Titre2Car"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F12CCE" w:rsidRPr="0067717F">
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="0067717F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA68CC" w:rsidRPr="0067717F">
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14077D4F" w14:textId="77777777" w:rsidR="00C907EB" w:rsidRPr="00D8249E" w:rsidRDefault="00C907EB" w:rsidP="00D8249E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b/>
-[...4 lines deleted...]
-    <w:p w14:paraId="18BC6F21" w14:textId="77777777" w:rsidR="00D8249E" w:rsidRDefault="003372ED" w:rsidP="00D8249E">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E5F0DEC" w14:textId="77777777" w:rsidR="00D8249E" w:rsidRPr="00D8249E" w:rsidRDefault="00D8249E" w:rsidP="00D8249E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
-        </w:rPr>
-[...17 lines deleted...]
-    <w:p w14:paraId="0FFFF878" w14:textId="77777777" w:rsidR="003372ED" w:rsidRDefault="003372ED" w:rsidP="00D8249E">
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D8249E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>La responsabilité civile professionnelle de l’expert-comptable est couverte par un contrat d’assurance</w:t>
+      </w:r>
+      <w:r w:rsidR="000557EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans les conditions fixées par l’article 138 du décret du 30 mars 2012</w:t>
+      </w:r>
+      <w:r w:rsidR="00811EE7">
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidR="00811EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8249E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA608DA" w14:textId="77777777" w:rsidR="00D8249E" w:rsidRPr="00D8249E" w:rsidRDefault="00D8249E" w:rsidP="00D8249E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69EBBEE6" w14:textId="77777777" w:rsidR="00C907EB" w:rsidRDefault="00C907EB" w:rsidP="00D8249E">
+    <w:p w14:paraId="3FAE5F3F" w14:textId="0287ACD5" w:rsidR="00D8249E" w:rsidRPr="00D8249E" w:rsidRDefault="00D8249E" w:rsidP="00D8249E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F1D18">
-[...75 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00D8249E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
-          <w:iCs/>
-[...26 lines deleted...]
-        <w:t>.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">La responsabilité de l’expert-comptable ne peut notamment être engagée dans l’hypothèse où le préjudice subi </w:t>
+      </w:r>
+      <w:r w:rsidR="00576C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>serait</w:t>
+      </w:r>
+      <w:r w:rsidR="00576C2F" w:rsidRPr="00D8249E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D8249E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
-          <w:iCs/>
-[...45 lines deleted...]
-          <w:bCs/>
         </w:rPr>
         <w:t>une conséquence :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F88DBBD" w14:textId="77777777" w:rsidR="00D8249E" w:rsidRPr="00D8249E" w:rsidRDefault="00D8249E" w:rsidP="00D8249E">
+    <w:p w14:paraId="1F88DBBD" w14:textId="440EC311" w:rsidR="00D8249E" w:rsidRPr="00D8249E" w:rsidRDefault="00D8249E" w:rsidP="00D8249E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D8249E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>d’une information erronée ou d’une faute ou négligence commise par le client ou par ses salariés,</w:t>
+        <w:t>d’une</w:t>
+      </w:r>
+      <w:r w:rsidR="005170C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8249E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>information erronée ou d’une faute ou négligence commise par le client</w:t>
+      </w:r>
+      <w:r w:rsidR="00656870">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00656870" w:rsidRPr="005170C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">par ses associés, par ses dirigeants, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8249E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>par ses salariés</w:t>
+      </w:r>
+      <w:r w:rsidR="006A3F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou par des tiers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8249E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6062B20E" w14:textId="77777777" w:rsidR="00D8249E" w:rsidRPr="00D8249E" w:rsidRDefault="00D8249E" w:rsidP="00D8249E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D8249E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
         </w:rPr>
         <w:t>du retard ou de la carence du client à fournir une information nécessaire à l’expert-comptable,</w:t>
-      </w:r>
-[...18 lines deleted...]
-        <w:t>des fautes commises par des tiers intervenant chez le client.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="059F2627" w14:textId="77777777" w:rsidR="00185E86" w:rsidRPr="00B33867" w:rsidRDefault="00185E86" w:rsidP="00185E86">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45876B8D" w14:textId="77777777" w:rsidR="00645743" w:rsidRPr="0009484F" w:rsidRDefault="00645743" w:rsidP="00645743">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="8" w:space="4" w:color="7A7A7A"/>
         </w:pBdr>
         <w:spacing w:after="300"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:color w:val="9C1E22"/>
           <w:spacing w:val="5"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
@@ -3345,50 +3358,51 @@
     </w:p>
     <w:p w14:paraId="4B79F7DD" w14:textId="77777777" w:rsidR="0032049C" w:rsidRPr="00D8249E" w:rsidRDefault="0032049C" w:rsidP="00185E86">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2126C6FB" w14:textId="77777777" w:rsidR="00185E86" w:rsidRDefault="00185E86" w:rsidP="00185E86">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D8249E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">En cas de manquement </w:t>
       </w:r>
       <w:r w:rsidR="0088529B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
         </w:rPr>
         <w:t>de l’une</w:t>
       </w:r>
       <w:r w:rsidR="00650116">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> des</w:t>
       </w:r>
       <w:r w:rsidR="0088529B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> partie</w:t>
       </w:r>
       <w:r w:rsidR="00650116">
         <w:rPr>
@@ -3869,178 +3883,178 @@
       <w:r w:rsidR="005070D7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21D4A790" w14:textId="77777777" w:rsidR="007D2CC6" w:rsidRDefault="007D2CC6" w:rsidP="001A4566">
       <w:pPr>
         <w:widowControl/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:color w:val="9C1E22"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007D2CC6" w:rsidSect="00FA3BEF">
-      <w:headerReference w:type="even" r:id="rId12"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:headerReference w:type="even" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="even" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F9D4D1A" w14:textId="77777777" w:rsidR="00F62150" w:rsidRDefault="00F62150" w:rsidP="00BD54F5">
+    <w:p w14:paraId="77FF3B3F" w14:textId="77777777" w:rsidR="006F17F7" w:rsidRDefault="006F17F7" w:rsidP="00BD54F5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40A3BAFB" w14:textId="77777777" w:rsidR="00F62150" w:rsidRDefault="00F62150"/>
+    <w:p w14:paraId="1590D839" w14:textId="77777777" w:rsidR="006F17F7" w:rsidRDefault="006F17F7"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62CC0741" w14:textId="77777777" w:rsidR="00F62150" w:rsidRDefault="00F62150" w:rsidP="00BD54F5">
+    <w:p w14:paraId="2352CB28" w14:textId="77777777" w:rsidR="006F17F7" w:rsidRDefault="006F17F7" w:rsidP="00BD54F5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="483F2453" w14:textId="77777777" w:rsidR="00F62150" w:rsidRDefault="00F62150"/>
+    <w:p w14:paraId="3A4882B1" w14:textId="77777777" w:rsidR="006F17F7" w:rsidRDefault="006F17F7"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="69429537" w14:textId="77777777" w:rsidR="00F62150" w:rsidRDefault="00F62150"/>
-    <w:p w14:paraId="3A635CF0" w14:textId="77777777" w:rsidR="00F62150" w:rsidRDefault="00F62150"/>
+    <w:p w14:paraId="178B5FA5" w14:textId="77777777" w:rsidR="006F17F7" w:rsidRDefault="006F17F7"/>
+    <w:p w14:paraId="58E0F07E" w14:textId="77777777" w:rsidR="006F17F7" w:rsidRDefault="006F17F7"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7E081315" w14:textId="77777777" w:rsidR="00DB568D" w:rsidRDefault="00DB568D">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="16D11946" w14:textId="77777777" w:rsidR="00736624" w:rsidRDefault="00736624"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="54076AD5" w14:textId="77777777" w:rsidR="00E728AF" w:rsidRPr="00DB568D" w:rsidRDefault="00E728AF" w:rsidP="000C414B">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:pBdr>
         <w:top w:val="thinThickSmallGap" w:sz="24" w:space="1" w:color="622423" w:themeColor="accent2" w:themeShade="7F"/>
       </w:pBdr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DB568D">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:t>Paraphe</w:t>
     </w:r>
     <w:r w:rsidR="00B3336A">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:t>s client et expert-comptable</w:t>
     </w:r>
     <w:r w:rsidR="00225C1A">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
@@ -4079,80 +4093,80 @@
     </w:r>
     <w:r w:rsidR="00DB45A4" w:rsidRPr="00DB45A4">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="005B528A" w:rsidRPr="00DB568D">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3B9A4F50" w14:textId="77777777" w:rsidR="00E728AF" w:rsidRDefault="00E728AF" w:rsidP="00196D85">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="29E1730D" w14:textId="77777777" w:rsidR="00736624" w:rsidRDefault="00736624"/>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="02B13DC0" w14:textId="77777777" w:rsidR="00225C1A" w:rsidRDefault="00225C1A">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C39D95F" w14:textId="77777777" w:rsidR="00F62150" w:rsidRDefault="00F62150" w:rsidP="00BD54F5">
+    <w:p w14:paraId="0B05F8CB" w14:textId="77777777" w:rsidR="006F17F7" w:rsidRDefault="006F17F7" w:rsidP="00BD54F5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4254E8BA" w14:textId="77777777" w:rsidR="00F62150" w:rsidRDefault="00F62150"/>
+    <w:p w14:paraId="7F263E43" w14:textId="77777777" w:rsidR="006F17F7" w:rsidRDefault="006F17F7"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62C84E5D" w14:textId="77777777" w:rsidR="00F62150" w:rsidRDefault="00F62150" w:rsidP="00BD54F5">
+    <w:p w14:paraId="2FFCDF5A" w14:textId="77777777" w:rsidR="006F17F7" w:rsidRDefault="006F17F7" w:rsidP="00BD54F5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39732D43" w14:textId="77777777" w:rsidR="00F62150" w:rsidRDefault="00F62150"/>
+    <w:p w14:paraId="13114ADA" w14:textId="77777777" w:rsidR="006F17F7" w:rsidRDefault="006F17F7"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0E00C99A" w14:textId="77777777" w:rsidR="00F62150" w:rsidRDefault="00F62150"/>
-    <w:p w14:paraId="4F42DEA1" w14:textId="77777777" w:rsidR="00F62150" w:rsidRDefault="00F62150"/>
+    <w:p w14:paraId="29DBEBDF" w14:textId="77777777" w:rsidR="006F17F7" w:rsidRDefault="006F17F7"/>
+    <w:p w14:paraId="74F49B88" w14:textId="77777777" w:rsidR="006F17F7" w:rsidRDefault="006F17F7"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="6720E0A3" w14:textId="50089540" w:rsidR="00724A6A" w:rsidRDefault="00724A6A" w:rsidP="0034775B">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Définition du professionnel à l</w:t>
       </w:r>
       <w:r w:rsidRPr="003C0C2A">
         <w:rPr>
@@ -4584,125 +4598,73 @@
       <w:r w:rsidRPr="004118F7">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:kern w:val="28"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003372ED">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Recommandé par écrit</w:t>
       </w:r>
       <w:r w:rsidR="00251970">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="0338ABA4" w14:textId="3BDF6AFE" w:rsidR="004358F3" w:rsidRPr="0009484F" w:rsidRDefault="00E728AF" w:rsidP="00CE77AC">
-[...8 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="7CDAD7EE" w14:textId="51E3B633" w:rsidR="00452622" w:rsidRPr="005170C6" w:rsidRDefault="00452622">
+      <w:pPr>
+        <w:pStyle w:val="Notedebasdepage"/>
+        <w:rPr>
           <w:sz w:val="16"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0009484F">
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D1B2A" w:rsidRPr="005170C6">
+        <w:rPr>
           <w:sz w:val="16"/>
-        </w:rPr>
-[...56 lines deleted...]
-        <w:t>.</w:t>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Article 2254 du Code civil : la durée de la prescription ne peut toutefois être réduite à moins d’un an ni étendue à plus de 10 ans. La possibilité d’aménager contractuellement le point de départ du délai de prescription n’est pas autorisée par la loi</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
     <w:p w14:paraId="301D6C33" w14:textId="77777777" w:rsidR="00F12CCE" w:rsidRDefault="00F12CCE">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00251970">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00251970">
         <w:rPr>
           <w:bCs/>
@@ -4755,91 +4717,140 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73CCAE27" w14:textId="77777777" w:rsidR="004358F3" w:rsidRDefault="004358F3">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004358F3">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Possibilité de prévoir</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> que le montant ne pourra excéder le montant le plus élevé entre une somme forfaitaire fixée et le montant des honoraires (hors frais) annuels liés aux missions en cause.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="0E4205E8" w14:textId="77777777" w:rsidR="00FA68CC" w:rsidRPr="00FA68CC" w:rsidRDefault="00FA68CC" w:rsidP="00CE77AC">
+    <w:p w14:paraId="0E4205E8" w14:textId="2E9E5456" w:rsidR="00FA68CC" w:rsidRPr="00FA68CC" w:rsidRDefault="00FA68CC" w:rsidP="00CE77AC">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00251970">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA68CC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Faculté de prévoir également un délai de forclusion</w:t>
       </w:r>
-      <w:r w:rsidR="00210E49">
+      <w:r w:rsidR="009A2879">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t> ; exemple : « </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CE77AC">
+        <w:t xml:space="preserve"> qui ne peut être inférieur à 3 mois ainsi que l’indique la jurisprudence</w:t>
+      </w:r>
+      <w:r w:rsidR="00210E49">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Les actions en responsabilité contre l’expert-comptable devront être formées dans un délai de … à compter de la connaissance par le client des évènements ayant porté un préjudice à l’entreprise, sous peine de forclusion ».</w:t>
+        <w:t> ; exemple</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2879">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de rédaction </w:t>
+      </w:r>
+      <w:r w:rsidR="00210E49">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>: « </w:t>
+      </w:r>
+      <w:r w:rsidR="004B0B1D" w:rsidRPr="005170C6">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toute action en responsabilité dirigée contre une partie devra être introduite en justice dans les </w:t>
+      </w:r>
+      <w:r w:rsidR="00A34D50">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0B1D" w:rsidRPr="005170C6">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mois suivant la date à laquelle celui qui se plaint d’un manquement contractuel aura eu connaissance du sinistre qui lui a causé un préjudice, quelle que soit sa nature, à peine de forclusion, le délai ci-avant constituant un délai préfix</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2879">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> ».</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE77AC">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>».</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
     <w:p w14:paraId="15E952F3" w14:textId="77777777" w:rsidR="00E728AF" w:rsidRPr="00BD15A6" w:rsidRDefault="00E728AF" w:rsidP="00CE77AC">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00096CA5">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00096CA5">
         <w:rPr>
           <w:bCs/>
@@ -5156,154 +5167,154 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A33053">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>L’article 48 du Code de procédure civile dispose qu’une clause attributive de compétence territoriale est réputée non écrite à moins qu’elle n'ait été convenue entre des personnes ayant toutes contracté en qualité de commerçant et qu'elle n'ait été spécifiée de façon très apparente dans l'engagement de la partie à qui elle est opposée</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="73EDBE7E" w14:textId="77777777" w:rsidR="00E728AF" w:rsidRDefault="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="73EDBE7E" w14:textId="77777777" w:rsidR="00E728AF" w:rsidRDefault="006F17F7">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="445EAB98">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject22870465" o:spid="_x0000_s1026" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:596.6pt;height:42.6pt;rotation:315;z-index:-251655168;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject22870465" o:spid="_x0000_s1026" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:596.6pt;height:42.6pt;rotation:315;z-index:-251658239;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="VERSION REVUE CNP 31 MAI 16"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7C37697F" w14:textId="77777777" w:rsidR="00DB568D" w:rsidRDefault="00DB568D">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="74D71A62" w14:textId="77777777" w:rsidR="00736624" w:rsidRDefault="00736624"/>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3F2E3598" w14:textId="77777777" w:rsidR="00E728AF" w:rsidRDefault="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F2E3598" w14:textId="77777777" w:rsidR="00E728AF" w:rsidRDefault="006F17F7">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="7EE9B710">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject22870464" o:spid="_x0000_s1025" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:596.6pt;height:42.6pt;rotation:315;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject22870464" o:spid="_x0000_s1025" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:596.6pt;height:42.6pt;rotation:315;z-index:-251658240;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="VERSION REVUE CNP 31 MAI 16"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00475597"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="87A8D8D6"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10620,52 +10631,53 @@
   <w:num w:numId="39" w16cid:durableId="740979911">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1659964832">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="281808779">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1998026698">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1264074204">
     <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1798183542">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="368337769">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -10715,85 +10727,87 @@
     <w:rsid w:val="000978BC"/>
     <w:rsid w:val="000B1E05"/>
     <w:rsid w:val="000B38BD"/>
     <w:rsid w:val="000C306A"/>
     <w:rsid w:val="000C3315"/>
     <w:rsid w:val="000C3BEB"/>
     <w:rsid w:val="000C4078"/>
     <w:rsid w:val="000C414B"/>
     <w:rsid w:val="000C6B5C"/>
     <w:rsid w:val="000D079D"/>
     <w:rsid w:val="000F0CFB"/>
     <w:rsid w:val="000F174A"/>
     <w:rsid w:val="000F2AB6"/>
     <w:rsid w:val="000F6545"/>
     <w:rsid w:val="000F71E2"/>
     <w:rsid w:val="000F7596"/>
     <w:rsid w:val="00100FC0"/>
     <w:rsid w:val="0010598E"/>
     <w:rsid w:val="00105BB2"/>
     <w:rsid w:val="00107915"/>
     <w:rsid w:val="001143C2"/>
     <w:rsid w:val="00115B1D"/>
     <w:rsid w:val="00116F15"/>
     <w:rsid w:val="00120B40"/>
     <w:rsid w:val="00123CB0"/>
+    <w:rsid w:val="00124EAC"/>
     <w:rsid w:val="001252AC"/>
     <w:rsid w:val="00125619"/>
     <w:rsid w:val="00130340"/>
     <w:rsid w:val="00130D53"/>
     <w:rsid w:val="00132E31"/>
     <w:rsid w:val="00135941"/>
     <w:rsid w:val="001403BD"/>
     <w:rsid w:val="00140A0D"/>
     <w:rsid w:val="001412DC"/>
     <w:rsid w:val="001536C2"/>
     <w:rsid w:val="00153849"/>
     <w:rsid w:val="00153D8E"/>
     <w:rsid w:val="00154E88"/>
     <w:rsid w:val="00160AD1"/>
     <w:rsid w:val="00165641"/>
     <w:rsid w:val="00166B75"/>
     <w:rsid w:val="001725BB"/>
     <w:rsid w:val="0017405A"/>
     <w:rsid w:val="00175A18"/>
     <w:rsid w:val="00180631"/>
     <w:rsid w:val="00185E86"/>
     <w:rsid w:val="00192650"/>
     <w:rsid w:val="0019512D"/>
     <w:rsid w:val="00196D85"/>
     <w:rsid w:val="001A3FA5"/>
     <w:rsid w:val="001A4566"/>
     <w:rsid w:val="001A4B6B"/>
     <w:rsid w:val="001A6C96"/>
     <w:rsid w:val="001A753A"/>
     <w:rsid w:val="001B2201"/>
     <w:rsid w:val="001C06B6"/>
     <w:rsid w:val="001C0DAA"/>
     <w:rsid w:val="001C21B8"/>
     <w:rsid w:val="001C2352"/>
     <w:rsid w:val="001D06E5"/>
+    <w:rsid w:val="001D1B2A"/>
     <w:rsid w:val="001D31F4"/>
     <w:rsid w:val="001D3623"/>
     <w:rsid w:val="001D6DE7"/>
     <w:rsid w:val="001E05D6"/>
     <w:rsid w:val="001E29FD"/>
     <w:rsid w:val="001E525F"/>
     <w:rsid w:val="001E617D"/>
     <w:rsid w:val="001E6D4E"/>
     <w:rsid w:val="001F098B"/>
     <w:rsid w:val="001F5151"/>
     <w:rsid w:val="001F6B8B"/>
     <w:rsid w:val="001F7753"/>
     <w:rsid w:val="00204284"/>
     <w:rsid w:val="002044EC"/>
     <w:rsid w:val="00204C55"/>
     <w:rsid w:val="00210342"/>
     <w:rsid w:val="00210E49"/>
     <w:rsid w:val="00213518"/>
     <w:rsid w:val="002164C6"/>
     <w:rsid w:val="0021739C"/>
     <w:rsid w:val="0022151A"/>
     <w:rsid w:val="00222AFC"/>
     <w:rsid w:val="002257E9"/>
     <w:rsid w:val="00225C1A"/>
     <w:rsid w:val="00232F3A"/>
@@ -10910,259 +10924,273 @@
     <w:rsid w:val="003D084A"/>
     <w:rsid w:val="003D122A"/>
     <w:rsid w:val="003E008A"/>
     <w:rsid w:val="003E0650"/>
     <w:rsid w:val="003E1E8F"/>
     <w:rsid w:val="003E35B1"/>
     <w:rsid w:val="003E7CB4"/>
     <w:rsid w:val="003F3664"/>
     <w:rsid w:val="003F7FF0"/>
     <w:rsid w:val="00401224"/>
     <w:rsid w:val="004016BC"/>
     <w:rsid w:val="00402685"/>
     <w:rsid w:val="004036B9"/>
     <w:rsid w:val="00406522"/>
     <w:rsid w:val="004109D7"/>
     <w:rsid w:val="004118F7"/>
     <w:rsid w:val="00411E30"/>
     <w:rsid w:val="0042314A"/>
     <w:rsid w:val="004262D0"/>
     <w:rsid w:val="00427CDE"/>
     <w:rsid w:val="004310BE"/>
     <w:rsid w:val="004358F3"/>
     <w:rsid w:val="0043682F"/>
     <w:rsid w:val="00443384"/>
     <w:rsid w:val="00447515"/>
+    <w:rsid w:val="00452622"/>
     <w:rsid w:val="00455037"/>
     <w:rsid w:val="00462ABC"/>
+    <w:rsid w:val="00464BBA"/>
     <w:rsid w:val="0046515D"/>
     <w:rsid w:val="004665F0"/>
     <w:rsid w:val="00470AB0"/>
     <w:rsid w:val="004720E3"/>
     <w:rsid w:val="004738C0"/>
     <w:rsid w:val="00474FA8"/>
     <w:rsid w:val="00476C3F"/>
     <w:rsid w:val="00480035"/>
+    <w:rsid w:val="00484D56"/>
     <w:rsid w:val="00486B07"/>
     <w:rsid w:val="00487158"/>
     <w:rsid w:val="0049011B"/>
     <w:rsid w:val="004A267E"/>
     <w:rsid w:val="004A34BA"/>
     <w:rsid w:val="004A3B4F"/>
     <w:rsid w:val="004A5C44"/>
     <w:rsid w:val="004A6702"/>
+    <w:rsid w:val="004B0B1D"/>
     <w:rsid w:val="004B70E1"/>
     <w:rsid w:val="004C1DE9"/>
     <w:rsid w:val="004C211F"/>
     <w:rsid w:val="004C689E"/>
     <w:rsid w:val="004C7953"/>
     <w:rsid w:val="004D199C"/>
     <w:rsid w:val="004D425D"/>
     <w:rsid w:val="004D678E"/>
     <w:rsid w:val="004F0564"/>
     <w:rsid w:val="004F20B6"/>
     <w:rsid w:val="004F3AA1"/>
     <w:rsid w:val="004F4806"/>
     <w:rsid w:val="004F5976"/>
     <w:rsid w:val="004F69F3"/>
     <w:rsid w:val="005020BA"/>
     <w:rsid w:val="0050303F"/>
     <w:rsid w:val="005070D7"/>
     <w:rsid w:val="0051177E"/>
+    <w:rsid w:val="005170C6"/>
     <w:rsid w:val="0052012F"/>
     <w:rsid w:val="00530F4B"/>
     <w:rsid w:val="00546912"/>
     <w:rsid w:val="00550764"/>
     <w:rsid w:val="00553B52"/>
     <w:rsid w:val="00556032"/>
     <w:rsid w:val="00566579"/>
     <w:rsid w:val="00567682"/>
     <w:rsid w:val="00567E92"/>
     <w:rsid w:val="005701AB"/>
     <w:rsid w:val="005714A7"/>
     <w:rsid w:val="00571E0E"/>
     <w:rsid w:val="00576C2F"/>
     <w:rsid w:val="00577283"/>
     <w:rsid w:val="00583780"/>
     <w:rsid w:val="005855D0"/>
     <w:rsid w:val="00586294"/>
     <w:rsid w:val="00590107"/>
     <w:rsid w:val="00590A96"/>
     <w:rsid w:val="00593343"/>
     <w:rsid w:val="00593D19"/>
     <w:rsid w:val="005950D4"/>
     <w:rsid w:val="00595348"/>
     <w:rsid w:val="005968E8"/>
     <w:rsid w:val="005A0247"/>
     <w:rsid w:val="005A0368"/>
     <w:rsid w:val="005A61A9"/>
     <w:rsid w:val="005A77D0"/>
     <w:rsid w:val="005B422E"/>
     <w:rsid w:val="005B528A"/>
     <w:rsid w:val="005B5EE7"/>
     <w:rsid w:val="005B6226"/>
     <w:rsid w:val="005C24F3"/>
     <w:rsid w:val="005C2B1C"/>
     <w:rsid w:val="005C5CDB"/>
     <w:rsid w:val="005D00DB"/>
+    <w:rsid w:val="005D37C8"/>
     <w:rsid w:val="005D4FF6"/>
     <w:rsid w:val="005D612D"/>
     <w:rsid w:val="005D64B2"/>
     <w:rsid w:val="005D6A7E"/>
     <w:rsid w:val="005D6AAB"/>
     <w:rsid w:val="005E4EF8"/>
     <w:rsid w:val="005F27B2"/>
     <w:rsid w:val="005F4A06"/>
     <w:rsid w:val="005F64BB"/>
     <w:rsid w:val="005F75CC"/>
     <w:rsid w:val="00600775"/>
     <w:rsid w:val="00601A96"/>
     <w:rsid w:val="00603B4E"/>
     <w:rsid w:val="00610161"/>
     <w:rsid w:val="0061039C"/>
     <w:rsid w:val="00611205"/>
     <w:rsid w:val="006118F5"/>
     <w:rsid w:val="00612FF0"/>
     <w:rsid w:val="00615C90"/>
     <w:rsid w:val="00620CC8"/>
     <w:rsid w:val="006260CB"/>
     <w:rsid w:val="0062712B"/>
     <w:rsid w:val="00627AE0"/>
     <w:rsid w:val="00630D7C"/>
     <w:rsid w:val="0063247A"/>
     <w:rsid w:val="006325FC"/>
     <w:rsid w:val="00632999"/>
     <w:rsid w:val="00635545"/>
     <w:rsid w:val="006357CB"/>
     <w:rsid w:val="0063686D"/>
     <w:rsid w:val="00636CC0"/>
     <w:rsid w:val="00641695"/>
     <w:rsid w:val="00642F28"/>
     <w:rsid w:val="0064371D"/>
     <w:rsid w:val="006442BD"/>
     <w:rsid w:val="00645743"/>
     <w:rsid w:val="00650116"/>
     <w:rsid w:val="00652060"/>
     <w:rsid w:val="00652B46"/>
     <w:rsid w:val="0065325D"/>
     <w:rsid w:val="00653E21"/>
     <w:rsid w:val="00654CAA"/>
     <w:rsid w:val="006551E7"/>
     <w:rsid w:val="006552F8"/>
+    <w:rsid w:val="00656870"/>
     <w:rsid w:val="00671962"/>
     <w:rsid w:val="00672E05"/>
     <w:rsid w:val="00673642"/>
     <w:rsid w:val="00673A32"/>
     <w:rsid w:val="00674A10"/>
+    <w:rsid w:val="00675CA0"/>
+    <w:rsid w:val="0067717F"/>
     <w:rsid w:val="00684591"/>
     <w:rsid w:val="0068590B"/>
     <w:rsid w:val="00694BC3"/>
     <w:rsid w:val="006A1B76"/>
     <w:rsid w:val="006A237A"/>
+    <w:rsid w:val="006A3F90"/>
     <w:rsid w:val="006A648F"/>
     <w:rsid w:val="006B2082"/>
     <w:rsid w:val="006B3C1F"/>
     <w:rsid w:val="006B3FE5"/>
     <w:rsid w:val="006B412F"/>
     <w:rsid w:val="006B5B75"/>
     <w:rsid w:val="006B6571"/>
     <w:rsid w:val="006B6893"/>
     <w:rsid w:val="006C2F35"/>
     <w:rsid w:val="006C3618"/>
     <w:rsid w:val="006C41D1"/>
     <w:rsid w:val="006C546C"/>
     <w:rsid w:val="006C6091"/>
     <w:rsid w:val="006C7569"/>
     <w:rsid w:val="006D19F7"/>
     <w:rsid w:val="006E1F13"/>
     <w:rsid w:val="006E79DA"/>
     <w:rsid w:val="006F0642"/>
+    <w:rsid w:val="006F17F7"/>
     <w:rsid w:val="006F37A5"/>
     <w:rsid w:val="006F5C5A"/>
     <w:rsid w:val="00704132"/>
     <w:rsid w:val="00704886"/>
     <w:rsid w:val="00704D06"/>
     <w:rsid w:val="007063E1"/>
     <w:rsid w:val="00706476"/>
     <w:rsid w:val="00707021"/>
     <w:rsid w:val="00707460"/>
     <w:rsid w:val="007131A1"/>
     <w:rsid w:val="00713211"/>
     <w:rsid w:val="007155E8"/>
     <w:rsid w:val="007167EF"/>
     <w:rsid w:val="00721663"/>
+    <w:rsid w:val="00724350"/>
     <w:rsid w:val="00724A6A"/>
     <w:rsid w:val="00730D5D"/>
     <w:rsid w:val="00733200"/>
     <w:rsid w:val="00736624"/>
     <w:rsid w:val="007372CA"/>
     <w:rsid w:val="0074041F"/>
     <w:rsid w:val="00741D79"/>
     <w:rsid w:val="00745A5C"/>
     <w:rsid w:val="007479A1"/>
     <w:rsid w:val="00753486"/>
     <w:rsid w:val="007541D2"/>
     <w:rsid w:val="007623D3"/>
     <w:rsid w:val="00764BD3"/>
     <w:rsid w:val="00765D82"/>
     <w:rsid w:val="00773779"/>
     <w:rsid w:val="0077440F"/>
     <w:rsid w:val="007752DF"/>
     <w:rsid w:val="007767C4"/>
     <w:rsid w:val="00776840"/>
     <w:rsid w:val="00777C07"/>
     <w:rsid w:val="0078566A"/>
     <w:rsid w:val="00790E96"/>
+    <w:rsid w:val="00791E08"/>
     <w:rsid w:val="00796970"/>
     <w:rsid w:val="007A096E"/>
     <w:rsid w:val="007A58FB"/>
     <w:rsid w:val="007A75AD"/>
     <w:rsid w:val="007A7763"/>
     <w:rsid w:val="007B4BD3"/>
     <w:rsid w:val="007C66C3"/>
     <w:rsid w:val="007D0944"/>
     <w:rsid w:val="007D2CC6"/>
     <w:rsid w:val="007D3F7A"/>
     <w:rsid w:val="007D5556"/>
     <w:rsid w:val="007E1319"/>
     <w:rsid w:val="007E4317"/>
     <w:rsid w:val="007F0F73"/>
     <w:rsid w:val="007F15E1"/>
     <w:rsid w:val="007F164B"/>
     <w:rsid w:val="007F2FB3"/>
     <w:rsid w:val="007F4A0A"/>
     <w:rsid w:val="007F5E0C"/>
     <w:rsid w:val="007F7912"/>
     <w:rsid w:val="008016AE"/>
     <w:rsid w:val="00803CA0"/>
     <w:rsid w:val="00811EE7"/>
     <w:rsid w:val="0081583A"/>
     <w:rsid w:val="008158C9"/>
     <w:rsid w:val="00816DF3"/>
     <w:rsid w:val="00817091"/>
     <w:rsid w:val="00826A84"/>
     <w:rsid w:val="00827981"/>
+    <w:rsid w:val="00830AEA"/>
     <w:rsid w:val="00834E94"/>
     <w:rsid w:val="00835DF1"/>
     <w:rsid w:val="00842B80"/>
     <w:rsid w:val="00844115"/>
     <w:rsid w:val="0084662B"/>
     <w:rsid w:val="00846A97"/>
     <w:rsid w:val="0084780B"/>
     <w:rsid w:val="008509D9"/>
     <w:rsid w:val="00850B33"/>
     <w:rsid w:val="00851C25"/>
     <w:rsid w:val="00855214"/>
     <w:rsid w:val="008556C8"/>
     <w:rsid w:val="0085571F"/>
     <w:rsid w:val="008557BC"/>
     <w:rsid w:val="0086083A"/>
     <w:rsid w:val="008610E0"/>
     <w:rsid w:val="0086317C"/>
     <w:rsid w:val="0086357D"/>
     <w:rsid w:val="008638B7"/>
     <w:rsid w:val="008640A5"/>
     <w:rsid w:val="00864D31"/>
     <w:rsid w:val="00865EC2"/>
     <w:rsid w:val="00866478"/>
     <w:rsid w:val="0086713A"/>
     <w:rsid w:val="008679E6"/>
@@ -11176,164 +11204,172 @@
     <w:rsid w:val="0089107C"/>
     <w:rsid w:val="00891D61"/>
     <w:rsid w:val="00893383"/>
     <w:rsid w:val="00893B5A"/>
     <w:rsid w:val="008961F1"/>
     <w:rsid w:val="00897725"/>
     <w:rsid w:val="008A274A"/>
     <w:rsid w:val="008A41C7"/>
     <w:rsid w:val="008A510B"/>
     <w:rsid w:val="008B5599"/>
     <w:rsid w:val="008B6AAC"/>
     <w:rsid w:val="008C445A"/>
     <w:rsid w:val="008C561A"/>
     <w:rsid w:val="008C6758"/>
     <w:rsid w:val="008C7E49"/>
     <w:rsid w:val="008E0030"/>
     <w:rsid w:val="008E28FB"/>
     <w:rsid w:val="008E7D06"/>
     <w:rsid w:val="008F5570"/>
     <w:rsid w:val="009008E8"/>
     <w:rsid w:val="00901F73"/>
     <w:rsid w:val="00903A49"/>
     <w:rsid w:val="00911813"/>
     <w:rsid w:val="00911BDC"/>
     <w:rsid w:val="0091329F"/>
+    <w:rsid w:val="00914A48"/>
     <w:rsid w:val="00915079"/>
     <w:rsid w:val="00915BF7"/>
     <w:rsid w:val="00916CFA"/>
     <w:rsid w:val="00920161"/>
     <w:rsid w:val="0092018E"/>
     <w:rsid w:val="00927530"/>
     <w:rsid w:val="0093002B"/>
     <w:rsid w:val="00930ADA"/>
     <w:rsid w:val="00931BB5"/>
     <w:rsid w:val="00935848"/>
     <w:rsid w:val="00936E68"/>
     <w:rsid w:val="00940FEB"/>
     <w:rsid w:val="00941733"/>
     <w:rsid w:val="00941FAD"/>
     <w:rsid w:val="00944F84"/>
     <w:rsid w:val="00945BCC"/>
     <w:rsid w:val="009460B3"/>
     <w:rsid w:val="00946985"/>
     <w:rsid w:val="00946FBA"/>
     <w:rsid w:val="00950220"/>
     <w:rsid w:val="0095075C"/>
     <w:rsid w:val="00955D66"/>
     <w:rsid w:val="00957468"/>
     <w:rsid w:val="00960421"/>
     <w:rsid w:val="00960F2C"/>
+    <w:rsid w:val="00961037"/>
     <w:rsid w:val="00963C5F"/>
     <w:rsid w:val="00963C6F"/>
     <w:rsid w:val="00963D02"/>
     <w:rsid w:val="00965279"/>
     <w:rsid w:val="009728B0"/>
     <w:rsid w:val="009745A1"/>
     <w:rsid w:val="0098437E"/>
     <w:rsid w:val="00984A18"/>
     <w:rsid w:val="009877B6"/>
     <w:rsid w:val="009900B9"/>
     <w:rsid w:val="00990D7D"/>
     <w:rsid w:val="0099368D"/>
     <w:rsid w:val="009A0EB5"/>
+    <w:rsid w:val="009A2879"/>
     <w:rsid w:val="009A4865"/>
     <w:rsid w:val="009A6686"/>
     <w:rsid w:val="009A6A77"/>
     <w:rsid w:val="009A6D34"/>
     <w:rsid w:val="009B0306"/>
     <w:rsid w:val="009B5341"/>
     <w:rsid w:val="009C056E"/>
     <w:rsid w:val="009C104A"/>
     <w:rsid w:val="009C5368"/>
     <w:rsid w:val="009C5D98"/>
     <w:rsid w:val="009C6649"/>
     <w:rsid w:val="009C7B74"/>
     <w:rsid w:val="009D17E8"/>
     <w:rsid w:val="009D6CC4"/>
     <w:rsid w:val="009D71FC"/>
     <w:rsid w:val="009E2740"/>
     <w:rsid w:val="009E73C5"/>
+    <w:rsid w:val="009F3A13"/>
     <w:rsid w:val="009F461A"/>
     <w:rsid w:val="00A0203E"/>
+    <w:rsid w:val="00A0516C"/>
     <w:rsid w:val="00A05582"/>
     <w:rsid w:val="00A05D49"/>
     <w:rsid w:val="00A06816"/>
     <w:rsid w:val="00A13633"/>
     <w:rsid w:val="00A137ED"/>
     <w:rsid w:val="00A13F87"/>
     <w:rsid w:val="00A228A9"/>
     <w:rsid w:val="00A23772"/>
     <w:rsid w:val="00A23ACE"/>
     <w:rsid w:val="00A2775A"/>
     <w:rsid w:val="00A27CBD"/>
     <w:rsid w:val="00A30921"/>
     <w:rsid w:val="00A33053"/>
+    <w:rsid w:val="00A34D50"/>
     <w:rsid w:val="00A3537E"/>
     <w:rsid w:val="00A36413"/>
     <w:rsid w:val="00A407B8"/>
     <w:rsid w:val="00A411B1"/>
     <w:rsid w:val="00A43633"/>
     <w:rsid w:val="00A45DFF"/>
     <w:rsid w:val="00A47158"/>
     <w:rsid w:val="00A475DD"/>
     <w:rsid w:val="00A56163"/>
     <w:rsid w:val="00A56A12"/>
     <w:rsid w:val="00A5710C"/>
     <w:rsid w:val="00A57C2D"/>
     <w:rsid w:val="00A618F3"/>
     <w:rsid w:val="00A6769E"/>
     <w:rsid w:val="00A7021B"/>
     <w:rsid w:val="00A70DC1"/>
     <w:rsid w:val="00A75784"/>
     <w:rsid w:val="00A809EE"/>
     <w:rsid w:val="00A80E60"/>
     <w:rsid w:val="00A81EBF"/>
     <w:rsid w:val="00A82A68"/>
     <w:rsid w:val="00A84217"/>
     <w:rsid w:val="00A84D48"/>
     <w:rsid w:val="00A858BA"/>
     <w:rsid w:val="00A86012"/>
     <w:rsid w:val="00A87542"/>
     <w:rsid w:val="00A9129F"/>
     <w:rsid w:val="00A92C8F"/>
     <w:rsid w:val="00A94B7D"/>
     <w:rsid w:val="00A94D82"/>
     <w:rsid w:val="00A976FE"/>
     <w:rsid w:val="00AA0D64"/>
     <w:rsid w:val="00AA1E3C"/>
     <w:rsid w:val="00AA58B1"/>
     <w:rsid w:val="00AB1BC5"/>
+    <w:rsid w:val="00AB1EC4"/>
     <w:rsid w:val="00AB685C"/>
     <w:rsid w:val="00AB72A9"/>
     <w:rsid w:val="00AC0741"/>
     <w:rsid w:val="00AC241E"/>
     <w:rsid w:val="00AC2D4A"/>
     <w:rsid w:val="00AC37D6"/>
     <w:rsid w:val="00AC3CB5"/>
     <w:rsid w:val="00AC5547"/>
     <w:rsid w:val="00AD2E93"/>
+    <w:rsid w:val="00AD6983"/>
     <w:rsid w:val="00AD7334"/>
     <w:rsid w:val="00AE0C99"/>
     <w:rsid w:val="00AE1680"/>
     <w:rsid w:val="00AE214B"/>
     <w:rsid w:val="00AE2B0D"/>
     <w:rsid w:val="00AE6031"/>
     <w:rsid w:val="00AE6217"/>
     <w:rsid w:val="00B00B54"/>
     <w:rsid w:val="00B026EF"/>
     <w:rsid w:val="00B05AD0"/>
     <w:rsid w:val="00B10C3D"/>
     <w:rsid w:val="00B141BF"/>
     <w:rsid w:val="00B157D4"/>
     <w:rsid w:val="00B167D3"/>
     <w:rsid w:val="00B17506"/>
     <w:rsid w:val="00B20623"/>
     <w:rsid w:val="00B23D5B"/>
     <w:rsid w:val="00B3096D"/>
     <w:rsid w:val="00B31D7A"/>
     <w:rsid w:val="00B32540"/>
     <w:rsid w:val="00B32F9B"/>
     <w:rsid w:val="00B3336A"/>
     <w:rsid w:val="00B33646"/>
     <w:rsid w:val="00B33867"/>
     <w:rsid w:val="00B3465F"/>
@@ -11371,298 +11407,310 @@
     <w:rsid w:val="00BB10B6"/>
     <w:rsid w:val="00BB3CBC"/>
     <w:rsid w:val="00BB4649"/>
     <w:rsid w:val="00BB7709"/>
     <w:rsid w:val="00BC0948"/>
     <w:rsid w:val="00BC1893"/>
     <w:rsid w:val="00BC195C"/>
     <w:rsid w:val="00BC3EFD"/>
     <w:rsid w:val="00BC4838"/>
     <w:rsid w:val="00BD15A6"/>
     <w:rsid w:val="00BD2797"/>
     <w:rsid w:val="00BD3CBF"/>
     <w:rsid w:val="00BD40FF"/>
     <w:rsid w:val="00BD54F5"/>
     <w:rsid w:val="00BD5761"/>
     <w:rsid w:val="00BD5B61"/>
     <w:rsid w:val="00BD63E2"/>
     <w:rsid w:val="00BE01B3"/>
     <w:rsid w:val="00BE0224"/>
     <w:rsid w:val="00BE2B7E"/>
     <w:rsid w:val="00BE5684"/>
     <w:rsid w:val="00BE580E"/>
     <w:rsid w:val="00BE58CE"/>
     <w:rsid w:val="00BE6C90"/>
     <w:rsid w:val="00BE6DCC"/>
+    <w:rsid w:val="00BF3495"/>
     <w:rsid w:val="00BF78DB"/>
     <w:rsid w:val="00C0009E"/>
     <w:rsid w:val="00C06C62"/>
     <w:rsid w:val="00C108C0"/>
     <w:rsid w:val="00C116B4"/>
     <w:rsid w:val="00C176AE"/>
     <w:rsid w:val="00C20AE3"/>
     <w:rsid w:val="00C21888"/>
     <w:rsid w:val="00C228C5"/>
     <w:rsid w:val="00C244F5"/>
     <w:rsid w:val="00C24C47"/>
     <w:rsid w:val="00C265E4"/>
     <w:rsid w:val="00C26FD3"/>
     <w:rsid w:val="00C30854"/>
     <w:rsid w:val="00C31773"/>
     <w:rsid w:val="00C3358A"/>
     <w:rsid w:val="00C403F4"/>
     <w:rsid w:val="00C42179"/>
     <w:rsid w:val="00C44FCD"/>
     <w:rsid w:val="00C5543E"/>
     <w:rsid w:val="00C5741A"/>
     <w:rsid w:val="00C6361D"/>
     <w:rsid w:val="00C663CC"/>
     <w:rsid w:val="00C66C2F"/>
     <w:rsid w:val="00C761BC"/>
     <w:rsid w:val="00C762FC"/>
     <w:rsid w:val="00C77FA6"/>
     <w:rsid w:val="00C80714"/>
+    <w:rsid w:val="00C815F2"/>
     <w:rsid w:val="00C81721"/>
     <w:rsid w:val="00C907EB"/>
     <w:rsid w:val="00CA02A8"/>
     <w:rsid w:val="00CA320C"/>
     <w:rsid w:val="00CA7EB6"/>
     <w:rsid w:val="00CB0A79"/>
     <w:rsid w:val="00CB1A2A"/>
     <w:rsid w:val="00CB463E"/>
     <w:rsid w:val="00CB475D"/>
     <w:rsid w:val="00CB55D7"/>
     <w:rsid w:val="00CC0930"/>
     <w:rsid w:val="00CC3C13"/>
     <w:rsid w:val="00CC4A00"/>
     <w:rsid w:val="00CD3372"/>
     <w:rsid w:val="00CD3480"/>
     <w:rsid w:val="00CD36D6"/>
     <w:rsid w:val="00CD70E3"/>
     <w:rsid w:val="00CE1226"/>
     <w:rsid w:val="00CE6ACB"/>
     <w:rsid w:val="00CE77AC"/>
     <w:rsid w:val="00CF1181"/>
     <w:rsid w:val="00CF2EF3"/>
     <w:rsid w:val="00CF5D7B"/>
     <w:rsid w:val="00D03E68"/>
     <w:rsid w:val="00D10F32"/>
     <w:rsid w:val="00D122FB"/>
     <w:rsid w:val="00D1460B"/>
     <w:rsid w:val="00D14FE2"/>
     <w:rsid w:val="00D174E4"/>
     <w:rsid w:val="00D220E6"/>
     <w:rsid w:val="00D24757"/>
     <w:rsid w:val="00D25E11"/>
     <w:rsid w:val="00D30BAF"/>
     <w:rsid w:val="00D31DF3"/>
     <w:rsid w:val="00D32515"/>
+    <w:rsid w:val="00D41DDD"/>
     <w:rsid w:val="00D43426"/>
     <w:rsid w:val="00D45897"/>
     <w:rsid w:val="00D458A7"/>
     <w:rsid w:val="00D45C0F"/>
     <w:rsid w:val="00D503A3"/>
     <w:rsid w:val="00D520A7"/>
     <w:rsid w:val="00D55345"/>
     <w:rsid w:val="00D568FA"/>
+    <w:rsid w:val="00D6279A"/>
     <w:rsid w:val="00D63CCB"/>
     <w:rsid w:val="00D645E7"/>
     <w:rsid w:val="00D6522B"/>
     <w:rsid w:val="00D661A2"/>
     <w:rsid w:val="00D663CD"/>
     <w:rsid w:val="00D67A12"/>
     <w:rsid w:val="00D67CAA"/>
     <w:rsid w:val="00D7082F"/>
     <w:rsid w:val="00D71123"/>
     <w:rsid w:val="00D737A7"/>
     <w:rsid w:val="00D777D7"/>
     <w:rsid w:val="00D80CBA"/>
     <w:rsid w:val="00D81816"/>
     <w:rsid w:val="00D82240"/>
     <w:rsid w:val="00D8249E"/>
     <w:rsid w:val="00D94B3C"/>
     <w:rsid w:val="00D94D5D"/>
+    <w:rsid w:val="00DA246D"/>
     <w:rsid w:val="00DA2B3C"/>
     <w:rsid w:val="00DA574B"/>
     <w:rsid w:val="00DA7F13"/>
     <w:rsid w:val="00DB19AE"/>
     <w:rsid w:val="00DB1D95"/>
     <w:rsid w:val="00DB45A4"/>
     <w:rsid w:val="00DB568D"/>
     <w:rsid w:val="00DC2F1B"/>
     <w:rsid w:val="00DC3A0A"/>
     <w:rsid w:val="00DC3CC3"/>
     <w:rsid w:val="00DC3E25"/>
     <w:rsid w:val="00DC4EFC"/>
     <w:rsid w:val="00DC6D90"/>
     <w:rsid w:val="00DC7861"/>
     <w:rsid w:val="00DD1D81"/>
     <w:rsid w:val="00DD3BBA"/>
     <w:rsid w:val="00DD4B11"/>
     <w:rsid w:val="00DD4DF3"/>
     <w:rsid w:val="00DE28AA"/>
     <w:rsid w:val="00DE49EF"/>
     <w:rsid w:val="00DF13B6"/>
     <w:rsid w:val="00DF1D5C"/>
     <w:rsid w:val="00DF4228"/>
     <w:rsid w:val="00DF7F03"/>
     <w:rsid w:val="00E00B15"/>
     <w:rsid w:val="00E01773"/>
     <w:rsid w:val="00E0261C"/>
     <w:rsid w:val="00E03B88"/>
     <w:rsid w:val="00E06EA5"/>
     <w:rsid w:val="00E07AB3"/>
     <w:rsid w:val="00E11B64"/>
     <w:rsid w:val="00E11D02"/>
     <w:rsid w:val="00E2015A"/>
+    <w:rsid w:val="00E21A30"/>
     <w:rsid w:val="00E222DC"/>
     <w:rsid w:val="00E23212"/>
     <w:rsid w:val="00E23576"/>
     <w:rsid w:val="00E27834"/>
     <w:rsid w:val="00E315F2"/>
+    <w:rsid w:val="00E33B35"/>
     <w:rsid w:val="00E453ED"/>
     <w:rsid w:val="00E45A10"/>
     <w:rsid w:val="00E45A48"/>
     <w:rsid w:val="00E45C62"/>
     <w:rsid w:val="00E465E1"/>
     <w:rsid w:val="00E472BE"/>
+    <w:rsid w:val="00E50262"/>
     <w:rsid w:val="00E516A4"/>
+    <w:rsid w:val="00E51DA1"/>
     <w:rsid w:val="00E61043"/>
     <w:rsid w:val="00E63F28"/>
     <w:rsid w:val="00E65640"/>
     <w:rsid w:val="00E66BFD"/>
     <w:rsid w:val="00E67FAF"/>
     <w:rsid w:val="00E71F71"/>
     <w:rsid w:val="00E728AF"/>
     <w:rsid w:val="00E7307C"/>
     <w:rsid w:val="00E730A9"/>
+    <w:rsid w:val="00E73551"/>
     <w:rsid w:val="00E769DC"/>
     <w:rsid w:val="00E82258"/>
     <w:rsid w:val="00E91552"/>
     <w:rsid w:val="00E9299C"/>
     <w:rsid w:val="00E93FD7"/>
     <w:rsid w:val="00E9621E"/>
     <w:rsid w:val="00EA06F7"/>
     <w:rsid w:val="00EB58B6"/>
     <w:rsid w:val="00EB692F"/>
     <w:rsid w:val="00EB71FB"/>
     <w:rsid w:val="00EC384A"/>
     <w:rsid w:val="00EC7463"/>
     <w:rsid w:val="00ED33BB"/>
     <w:rsid w:val="00ED44CF"/>
     <w:rsid w:val="00ED679F"/>
     <w:rsid w:val="00EE3ECA"/>
     <w:rsid w:val="00EE5F10"/>
     <w:rsid w:val="00EE7D02"/>
     <w:rsid w:val="00EF05BA"/>
     <w:rsid w:val="00EF42D5"/>
     <w:rsid w:val="00EF4C44"/>
     <w:rsid w:val="00EF73B8"/>
     <w:rsid w:val="00F025E0"/>
     <w:rsid w:val="00F11537"/>
     <w:rsid w:val="00F12CCE"/>
     <w:rsid w:val="00F12F29"/>
     <w:rsid w:val="00F13E8E"/>
     <w:rsid w:val="00F148CE"/>
     <w:rsid w:val="00F160BA"/>
     <w:rsid w:val="00F22DF0"/>
     <w:rsid w:val="00F27630"/>
     <w:rsid w:val="00F27FE0"/>
     <w:rsid w:val="00F315E0"/>
     <w:rsid w:val="00F34D50"/>
     <w:rsid w:val="00F368C0"/>
     <w:rsid w:val="00F444F6"/>
     <w:rsid w:val="00F44910"/>
     <w:rsid w:val="00F46C19"/>
     <w:rsid w:val="00F51139"/>
     <w:rsid w:val="00F51246"/>
     <w:rsid w:val="00F54B01"/>
     <w:rsid w:val="00F561B8"/>
     <w:rsid w:val="00F5634B"/>
     <w:rsid w:val="00F567A5"/>
     <w:rsid w:val="00F62150"/>
     <w:rsid w:val="00F67FE4"/>
     <w:rsid w:val="00F72AC6"/>
     <w:rsid w:val="00F74E46"/>
+    <w:rsid w:val="00F7681B"/>
     <w:rsid w:val="00F80B64"/>
     <w:rsid w:val="00F84998"/>
     <w:rsid w:val="00F923F6"/>
     <w:rsid w:val="00F95A7D"/>
     <w:rsid w:val="00F97539"/>
     <w:rsid w:val="00FA2F35"/>
     <w:rsid w:val="00FA3BEF"/>
+    <w:rsid w:val="00FA4A95"/>
     <w:rsid w:val="00FA68CC"/>
     <w:rsid w:val="00FB0DDB"/>
     <w:rsid w:val="00FB4FB1"/>
     <w:rsid w:val="00FB60D0"/>
     <w:rsid w:val="00FC0B7D"/>
     <w:rsid w:val="00FC1E8F"/>
     <w:rsid w:val="00FC1F60"/>
     <w:rsid w:val="00FC6DEE"/>
     <w:rsid w:val="00FD33BE"/>
     <w:rsid w:val="00FD68CF"/>
     <w:rsid w:val="00FE053F"/>
     <w:rsid w:val="00FE38CF"/>
     <w:rsid w:val="00FE51AD"/>
     <w:rsid w:val="00FF32B1"/>
     <w:rsid w:val="00FF3F19"/>
     <w:rsid w:val="00FF53BE"/>
     <w:rsid w:val="00FF5B88"/>
     <w:rsid w:val="00FF6764"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="45F14AF0"/>
   <w15:docId w15:val="{A46E87DF-80A7-455D-8EBC-360BB0EE3516}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12653,51 +12701,51 @@
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Mentionnonrsolue1">
     <w:name w:val="Mention non résolue1"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D94B3C"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="hotkey-layer">
     <w:name w:val="hotkey-layer"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="00033317"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="791478413">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="853499345">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12845,51 +12893,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2104497790">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.experts-comptables.org/article/protection-des-donnees-personnelles" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.experts-comptables.org/article/protection-des-donnees-personnelles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -13141,102 +13189,445 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A77B54D6CF3FE84199E6E43183431DBE" ma:contentTypeVersion="20" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="fa238af98c1efb904d836c78c13fc965">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="b0513524-7962-41cd-a902-61fa896aeea8" xmlns:ns3="5e7936f7-3639-4121-8c8a-3ede0698c8f6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b4e2e158fe404eb4d7d6b34685fcc331" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="b0513524-7962-41cd-a902-61fa896aeea8"/>
+    <xsd:import namespace="5e7936f7-3639-4121-8c8a-3ede0698c8f6"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="24" nillable="true" ma:displayName="Propriétés de la stratégie de conformité unifiée" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="25" nillable="true" ma:displayName="Action d’interface utilisateur de la stratégie de conformité unifiée" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b0513524-7962-41cd-a902-61fa896aeea8" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="16" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="61ae2800-dfb3-4071-8393-313b9c85a425" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5e7936f7-3639-4121-8c8a-3ede0698c8f6" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{bde171b4-1b4c-426f-8e7e-83c710e1dcef}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="5e7936f7-3639-4121-8c8a-3ede0698c8f6">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="21" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="22" nillable="true" ma:displayName="Partagé avec détails" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b0513524-7962-41cd-a902-61fa896aeea8">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="5e7936f7-3639-4121-8c8a-3ede0698c8f6" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CAC572AF-81D2-44D6-B217-6CFD4ED4F7E1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA26A4C9-F11C-44B1-97E7-7F51F523775D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99C8A572-9DD5-4AA5-BEC0-7DB4722D6DEB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A05D38CF-8B70-4715-ACA3-B2FFF9D083B0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="b0513524-7962-41cd-a902-61fa896aeea8"/>
+    <ds:schemaRef ds:uri="5e7936f7-3639-4121-8c8a-3ede0698c8f6"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6326887B-57BB-450D-9D9C-031BCF37BAB4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b0513524-7962-41cd-a902-61fa896aeea8"/>
+    <ds:schemaRef ds:uri="5e7936f7-3639-4121-8c8a-3ede0698c8f6"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1895</Words>
-  <Characters>10424</Characters>
+  <Words>1940</Words>
+  <Characters>10671</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>86</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>88</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12295</CharactersWithSpaces>
+  <CharactersWithSpaces>12586</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>gpatetta</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100A77B54D6CF3FE84199E6E43183431DBE</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>